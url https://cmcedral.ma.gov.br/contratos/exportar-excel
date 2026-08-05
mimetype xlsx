--- v0 (2026-04-04)
+++ v1 (2026-08-05)
@@ -86,238 +86,238 @@
     <t>29/07/2025
 30.000,00</t>
   </si>
   <si>
     <t>29/07/2025 a 29/07/2026</t>
   </si>
   <si>
     <t>008/2025</t>
   </si>
   <si>
     <t>SECRETARIA
 Contratação de empresa para fornecimento de placas...</t>
   </si>
   <si>
     <t>IURI ANDRADE DE OLIVEIRA
 60.637.200/0001-81</t>
   </si>
   <si>
     <t>04/06/2025
 3.200,00</t>
   </si>
   <si>
     <t>04/06/2025 a 31/12/2025</t>
   </si>
   <si>
+    <t>007/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação de empresa para prestação de serviço d...</t>
+  </si>
+  <si>
+    <t>RAFAEL HENRIQUE LEMOS NUNES
+35.060.065/0001-07</t>
+  </si>
+  <si>
+    <t>04/06/2025
+44.400,00</t>
+  </si>
+  <si>
+    <t>04/06/2025 a 04/06/2026</t>
+  </si>
+  <si>
     <t>006/2025</t>
   </si>
   <si>
     <t>SECRETARIA
 Contratação de empresa para a prestação de serviço...</t>
   </si>
   <si>
     <t>ATIVA ASSESSORIA E CONSULTORIA CONTABIL LTDA
 24.990.546/0001-03</t>
   </si>
   <si>
     <t>28/03/2025
 96.000,00</t>
   </si>
   <si>
     <t>28/03/2025 a 28/03/2026</t>
   </si>
   <si>
-    <t>007/2025</t>
-[...14 lines deleted...]
-    <t>04/06/2025 a 04/06/2026</t>
+    <t>ROYAL EMPREENDIMENTOS E LOCAÇÕES LTDA
+11.415.406/0001-51</t>
+  </si>
+  <si>
+    <t>09/05/2025
+56.000,00</t>
+  </si>
+  <si>
+    <t>09/05/2025 a 09/12/2025</t>
+  </si>
+  <si>
+    <t>005/2025</t>
+  </si>
+  <si>
+    <t>28/02/2025
+58.205,20</t>
+  </si>
+  <si>
+    <t>28/02/2025 a 31/12/2025</t>
+  </si>
+  <si>
+    <t>004/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação de empresa para prestação dos serviços...</t>
+  </si>
+  <si>
+    <t>METTA SOFTWARES LTDA
+49.171.207//000-11</t>
+  </si>
+  <si>
+    <t>18/02/2025
+24.000,00</t>
+  </si>
+  <si>
+    <t>18/02/2025 a 18/02/2026</t>
   </si>
   <si>
     <t>003/2025</t>
   </si>
   <si>
     <t>SECRETARIA
 Contratação de pessoa jurídica para prestação de s...</t>
   </si>
   <si>
     <t>DANILO MOHANA SOCIEDADE INDIVIDUAL DE ADVOCACIA
 50.819.513/0001-05</t>
   </si>
   <si>
     <t>04/02/2025
 120.000,00</t>
   </si>
   <si>
     <t>04/02/2025 a 04/02/2026</t>
   </si>
   <si>
-    <t>ROYAL EMPREENDIMENTOS E LOCAÇÕES LTDA
-[...9 lines deleted...]
-  <si>
     <t>002/2025</t>
   </si>
   <si>
     <t>SECRETARIA
 Contratação de empresa para prestação de serviços...</t>
-  </si>
-[...8 lines deleted...]
-    <t>28/02/2025 a 31/12/2025</t>
   </si>
   <si>
     <t>001/2025</t>
   </si>
   <si>
     <t>FORTE ASSESSORIA, CONSULTORIA E SERVICOS LTDA
 39.838.730/0001-00</t>
   </si>
   <si>
     <t>04/02/2025
 84.000,00</t>
   </si>
   <si>
-    <t>004/2025</t>
-[...14 lines deleted...]
-    <t>18/02/2025 a 18/02/2026</t>
+    <t>003/2022/2022</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Constitui objeto deste Contrato a prestação de ser...</t>
+  </si>
+  <si>
+    <t>E DE JESUS MARTINS
+10948591000187</t>
+  </si>
+  <si>
+    <t>22/03/2022
+12.000,00</t>
+  </si>
+  <si>
+    <t>22/03/2022 a 22/06/2022</t>
+  </si>
+  <si>
+    <t>002/2022</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação de serviços especializados na locação...</t>
+  </si>
+  <si>
+    <t>J. W. CARNEIRO LOPES - WORKCENTER
+08409569000117</t>
+  </si>
+  <si>
+    <t>15/03/2022
+13.300,00</t>
+  </si>
+  <si>
+    <t>15/03/2022 a 15/08/2022</t>
+  </si>
+  <si>
+    <t>008/2021</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+a contratação de Pessoa Jurídica especializada na...</t>
+  </si>
+  <si>
+    <t>ADTR SERVIÇOS DE INFORMÁTICA LTDA
+17.422.433/0001-38</t>
+  </si>
+  <si>
+    <t>30/07/2021
+13.230,00</t>
+  </si>
+  <si>
+    <t>30/07/2021 a 30/01/2022</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+"Constitui objeto deste Contrato a prestação de se...</t>
+  </si>
+  <si>
+    <t>30/07/2021 a 31/12/2021</t>
   </si>
   <si>
     <t>001/2021</t>
   </si>
   <si>
     <t>SECRETARIA
 Contratação de Pessoa Jurídica especializada na pr...</t>
   </si>
   <si>
     <t>E5 CONSTRUÇÃO EIRELI - E5 SOLUÇÕES
 20.744.068/0001-92</t>
   </si>
   <si>
     <t>22/01/2021
 16.975,00</t>
   </si>
   <si>
     <t>22/01/2021 a 22/02/2021</t>
-  </si>
-[...59 lines deleted...]
-    <t>30/07/2021 a 31/12/2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -662,266 +662,266 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="B7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="E7" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="F7" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="B9" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="E9" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D9" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>7</v>
+        <v>43</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="D11" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E11" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="E11" s="1" t="s">
+      <c r="F11" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F12" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F13" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>4</v>
@@ -945,80 +945,80 @@
     <row r="15" spans="1:6">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>65</v>
       </c>
       <c r="F15" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="D16" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="F16" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E17" s="1" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
       <c r="F17" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>